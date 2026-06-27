--- v0 (2026-04-28)
+++ v1 (2026-06-27)
@@ -1,63 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="kpis" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="origins" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="skus" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="exceptions" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="volume" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="suggestions" sheetId="6" state="visible" r:id="rId6"/>
-    <sheet name="app_meta" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="realtime_ops" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="app_meta" sheetId="8" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -140,51 +142,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -969,216 +971,347 @@
       <c r="C6" t="n">
         <v>176</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>2%</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>up</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
+    <col width="22" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>sort_order</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
+          <t>kind</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
           <t>severity</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="E1" s="1" t="inlineStr">
         <is>
           <t>title</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="F1" s="1" t="inlineStr">
         <is>
           <t>meta</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="G1" s="1" t="inlineStr">
         <is>
           <t>age</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>exc-1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>anomaly</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
           <t>critical</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="E2" t="inlineStr">
         <is>
           <t>Abnormal volume: SKU HV-4421 - 3x expected daily quantity</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="F2" t="inlineStr">
         <is>
           <t>Fort Worth DC -&gt; Dallas Branch . Class A HVAC filter</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="G2" t="inlineStr">
         <is>
           <t>2m ago</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>exc-2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>duplicate</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
           <t>warning</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>Duplicate lane detected: same SKU moved 4x this week</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>Mesquite Depot -&gt; Dallas Branch . SKU BRK-7710</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>38m ago</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>exc-3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>anomaly</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
           <t>critical</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>New lane opened without demand signal</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>Plano Regional -&gt; Dallas Branch . Class C fasteners</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>2h ago</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>exc-4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
+          <t>anomaly</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
           <t>info</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>Irving Central volume down 11% - below SLA threshold</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>Class B electrical components . 5-day trend</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>4h ago</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>4</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>exc-5</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>duplicate</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>warning</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Duplicate move: SKU FLT-2210 shuttled 3x within 48h</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Grand Prairie Hub -&gt; Dallas Branch . Class A filter</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>6h ago</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>5</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>exc-6</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>duplicate</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Repeated lane usage: SKU BRK-7710 returned to origin twice</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Dallas Branch -&gt; Mesquite Depot . round-trip in 24h</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>9h ago</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>6</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>exc-7</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>anomaly</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>warning</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Volume drop: Arlington South off 22% vs 4-week average</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>All classes . sustained 3-day decline</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>12h ago</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
@@ -1629,95 +1762,358 @@
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>seasonal</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Seasonal patterns for class A parts</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
+  <dimension ref="A1:E12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="22" customWidth="1" min="1" max="1"/>
+    <col width="22" customWidth="1" min="2" max="2"/>
+    <col width="22" customWidth="1" min="3" max="3"/>
+    <col width="22" customWidth="1" min="4" max="4"/>
+    <col width="22" customWidth="1" min="5" max="5"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>hour_index</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>hour</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>moves</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>exception_total</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>exception_critical</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="C2" t="n">
+        <v>120</v>
+      </c>
+      <c r="D2" t="n">
+        <v>14</v>
+      </c>
+      <c r="E2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>7</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>07:00</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>155</v>
+      </c>
+      <c r="D3" t="n">
+        <v>18</v>
+      </c>
+      <c r="E3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>8</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>08:00</t>
+        </is>
+      </c>
+      <c r="C4" t="n">
+        <v>180</v>
+      </c>
+      <c r="D4" t="n">
+        <v>22</v>
+      </c>
+      <c r="E4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>9</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>09:00</t>
+        </is>
+      </c>
+      <c r="C5" t="n">
+        <v>165</v>
+      </c>
+      <c r="D5" t="n">
+        <v>19</v>
+      </c>
+      <c r="E5" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>10</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="C6" t="n">
+        <v>175</v>
+      </c>
+      <c r="D6" t="n">
+        <v>20</v>
+      </c>
+      <c r="E6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>11</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>11:00</t>
+        </is>
+      </c>
+      <c r="C7" t="n">
+        <v>210</v>
+      </c>
+      <c r="D7" t="n">
+        <v>26</v>
+      </c>
+      <c r="E7" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>12</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="C8" t="n">
+        <v>240</v>
+      </c>
+      <c r="D8" t="n">
+        <v>32</v>
+      </c>
+      <c r="E8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>13</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>13:00</t>
+        </is>
+      </c>
+      <c r="C9" t="n">
+        <v>230</v>
+      </c>
+      <c r="D9" t="n">
+        <v>30</v>
+      </c>
+      <c r="E9" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>14</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="C10" t="n">
+        <v>220</v>
+      </c>
+      <c r="D10" t="n">
+        <v>28</v>
+      </c>
+      <c r="E10" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>15</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>15:00</t>
+        </is>
+      </c>
+      <c r="C11" t="n">
+        <v>245</v>
+      </c>
+      <c r="D11" t="n">
+        <v>31</v>
+      </c>
+      <c r="E11" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>16</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>16:00</t>
+        </is>
+      </c>
+      <c r="C12" t="n">
+        <v>260</v>
+      </c>
+      <c r="D12" t="n">
+        <v>35</v>
+      </c>
+      <c r="E12" t="n">
+        <v>4</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>key</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>answer_narrative</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Dallas Branch received 4,312 shuttle movements from 6 origin locations in the past 30 days. Fort Worth DC dominates at 38% of volume, up 14% vs prior period - likely driven by the HVAC filter SKU spike (see row 1). Two lanes show possible avoidability: Mesquite -&gt; Dallas for class C parts has 3+ same-SKU moves per week.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>nav_counts.anomalies</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>nav_counts.duplicates</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>